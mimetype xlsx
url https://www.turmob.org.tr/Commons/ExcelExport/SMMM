--- v2 (2026-05-04)
+++ v3 (2026-06-18)
@@ -756,51 +756,51 @@
   <si>
     <t>YENİŞEHİR / DİYARBAKIR</t>
   </si>
   <si>
     <t>DİYARBAKIR</t>
   </si>
   <si>
     <t>4122240613</t>
   </si>
   <si>
     <t>4122237801</t>
   </si>
   <si>
     <t>http://www.diyarbakir.smmmo.org.tr</t>
   </si>
   <si>
     <t>smmmo@diyarbakir.smmmo.org.tr</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>DÜZCE SMMMO</t>
   </si>
   <si>
-    <t>BİROL AKSU</t>
+    <t>ADEM BİLGİN</t>
   </si>
   <si>
     <t>UZUNMUSTAFA MH. KUYUMCUZADE BULVARI NO:38</t>
   </si>
   <si>
     <t>DÜZCE MERKEZ</t>
   </si>
   <si>
     <t>DÜZCE</t>
   </si>
   <si>
     <t>3805240250</t>
   </si>
   <si>
     <t>3805123413</t>
   </si>
   <si>
     <t>http://www.duzce.smmmo.org.tr</t>
   </si>
   <si>
     <t>bilgi@duzce.smmmo.org.tr</t>
   </si>
   <si>
     <t>27</t>
   </si>
@@ -816,51 +816,51 @@
   <si>
     <t>EDİRNE MERKEZ</t>
   </si>
   <si>
     <t>EDİRNE</t>
   </si>
   <si>
     <t>2842369395</t>
   </si>
   <si>
     <t>2842369397</t>
   </si>
   <si>
     <t>http://www.edirnesmmmo.org.tr</t>
   </si>
   <si>
     <t>info@edirnesmmmo.org.tr</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>ELAZIĞ SMMMO</t>
   </si>
   <si>
-    <t>CEMAL ŞİMŞEK</t>
+    <t>FARİZ ÇELİK</t>
   </si>
   <si>
     <t>YENİ MAHALLE BEYAZIT SK. EMRE APT. NO:3 K:3</t>
   </si>
   <si>
     <t>ELAZIĞ MERKEZ</t>
   </si>
   <si>
     <t>ELAZIĞ</t>
   </si>
   <si>
     <t>4242363500</t>
   </si>
   <si>
     <t>http://www.elazigsmmmo.org.tr/</t>
   </si>
   <si>
     <t>elazigsmmmo@hotmail.com</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>ERZİNCAN SMMMO</t>
   </si>
@@ -1014,51 +1014,51 @@
   <si>
     <t>GİRESUN MERKEZ</t>
   </si>
   <si>
     <t>GİRESUN</t>
   </si>
   <si>
     <t>4542124979</t>
   </si>
   <si>
     <t>4542129079</t>
   </si>
   <si>
     <t>http://www.giresunsmmmo.org.tr</t>
   </si>
   <si>
     <t>gsmmmo_@hotmail.com</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>GÜMÜŞHANE-BAYBURT BÖLGE SMMMO</t>
   </si>
   <si>
-    <t>HÜSEYİN ÖZDEMİR</t>
+    <t>ADİL BUDAK</t>
   </si>
   <si>
     <t>KARAER MAH. YEŞİL KÜME EVLERİ NO:10/2</t>
   </si>
   <si>
     <t>GÜMÜŞHANE MERKEZ</t>
   </si>
   <si>
     <t>GÜMÜŞHANE</t>
   </si>
   <si>
     <t>4562133999</t>
   </si>
   <si>
     <t>http://gumushanesmmmo.org.tr</t>
   </si>
   <si>
     <t>gumushanesmm@hotmail.com</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>HATAY SMMMO</t>
   </si>