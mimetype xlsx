--- v3 (2026-06-18)
+++ v4 (2026-08-02)
@@ -819,51 +819,51 @@
   <si>
     <t>EDİRNE</t>
   </si>
   <si>
     <t>2842369395</t>
   </si>
   <si>
     <t>2842369397</t>
   </si>
   <si>
     <t>http://www.edirnesmmmo.org.tr</t>
   </si>
   <si>
     <t>info@edirnesmmmo.org.tr</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>ELAZIĞ SMMMO</t>
   </si>
   <si>
     <t>FARİZ ÇELİK</t>
   </si>
   <si>
-    <t>YENİ MAHALLE BEYAZIT SK. EMRE APT. NO:3 K:3</t>
+    <t>CUMHURİYET MH. VEDAT DALOKAY CD. NO:34/A</t>
   </si>
   <si>
     <t>ELAZIĞ MERKEZ</t>
   </si>
   <si>
     <t>ELAZIĞ</t>
   </si>
   <si>
     <t>4242363500</t>
   </si>
   <si>
     <t>http://www.elazigsmmmo.org.tr/</t>
   </si>
   <si>
     <t>elazigsmmmo@hotmail.com</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>ERZİNCAN SMMMO</t>
   </si>
   <si>
     <t>ZEKİ POLAT</t>
   </si>
@@ -1995,51 +1995,51 @@
   <si>
     <t>SİVAS MERKEZ</t>
   </si>
   <si>
     <t>SİVAS</t>
   </si>
   <si>
     <t>3462261111</t>
   </si>
   <si>
     <t>3462261717</t>
   </si>
   <si>
     <t>http://www.sivassmmmo.org.tr/</t>
   </si>
   <si>
     <t>sivasmmmo58@hotmail.com</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>ŞANLIURFA SMMMO</t>
   </si>
   <si>
-    <t>MUSTAFA KILIÇ</t>
+    <t>MEHMET EMİN GENÇ</t>
   </si>
   <si>
     <t>ÇAMLIYAYLA MAH. ADNAN MENDERES BULV. NO:111/</t>
   </si>
   <si>
     <t>KARAKÖPRÜ</t>
   </si>
   <si>
     <t>ŞANLIURFA</t>
   </si>
   <si>
     <t>4142154987</t>
   </si>
   <si>
     <t>4142150828</t>
   </si>
   <si>
     <t>http://www.sanliurfasmmmo.org.tr</t>
   </si>
   <si>
     <t>smmmourfa@hotmail.com</t>
   </si>
   <si>
     <t>70</t>
   </si>